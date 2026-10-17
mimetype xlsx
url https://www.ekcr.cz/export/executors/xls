--- v5 (2026-08-21)
+++ v6 (2026-10-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1357">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1358">
   <si>
     <t>Číslo soudního exekutora</t>
   </si>
   <si>
     <t>Titul před</t>
   </si>
   <si>
     <t>Příjmení</t>
   </si>
   <si>
     <t>Jméno</t>
   </si>
   <si>
     <t>Titul za</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Obvod</t>
   </si>
   <si>
     <t>Ulice</t>
   </si>
   <si>
@@ -2333,1671 +2333,1674 @@
   <si>
     <t>618 00</t>
   </si>
   <si>
     <t>gqwt442</t>
   </si>
   <si>
     <t>podatelna@exekutor-skoupa.cz</t>
   </si>
   <si>
     <t>+420 731 153 881</t>
   </si>
   <si>
     <t>http://exekutor-skoupa.cz</t>
   </si>
   <si>
     <t>257739628/0300</t>
   </si>
   <si>
     <t>Ivanko (pozastaven výkon úřadu)</t>
   </si>
   <si>
     <t>Praha 10</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>e-podatelna@exekutorskyurad.eu</t>
+  </si>
+  <si>
+    <t>+420 220 104 211</t>
+  </si>
+  <si>
+    <t>https://www.exekutorskyurad.eu/</t>
+  </si>
+  <si>
+    <t>2108626573/2700</t>
+  </si>
+  <si>
+    <t>Micka</t>
+  </si>
+  <si>
+    <t>Rokycany</t>
+  </si>
+  <si>
+    <t>Pivovarská 257</t>
+  </si>
+  <si>
+    <t>337 01</t>
+  </si>
+  <si>
+    <t>xd24rz4</t>
+  </si>
+  <si>
+    <t>info@exekutorcr.cz</t>
+  </si>
+  <si>
+    <t>+420 734 836 345</t>
+  </si>
+  <si>
+    <t>http://www.exekutorcr.cz/</t>
+  </si>
+  <si>
+    <t>246916748/0300</t>
+  </si>
+  <si>
+    <t>Valentová</t>
+  </si>
+  <si>
+    <t>Lucie</t>
+  </si>
+  <si>
+    <t>Cejl 494/25</t>
+  </si>
+  <si>
+    <t>602 00</t>
+  </si>
+  <si>
+    <t>pd94rbi</t>
+  </si>
+  <si>
+    <t>podatelna@exekutor-brno.eu</t>
+  </si>
+  <si>
+    <t>+420 545 214 443</t>
+  </si>
+  <si>
+    <t>https://www.exekutor-brno.eu/</t>
+  </si>
+  <si>
+    <t>246132257/0300</t>
+  </si>
+  <si>
+    <t>Vychopňová</t>
+  </si>
+  <si>
+    <t>Iva</t>
+  </si>
+  <si>
+    <t>Benešov</t>
+  </si>
+  <si>
+    <t>Jiráskova 2042</t>
+  </si>
+  <si>
+    <t>256 01</t>
+  </si>
+  <si>
+    <t>fnd6rwr</t>
+  </si>
+  <si>
+    <t>info@eubenesov.cz</t>
+  </si>
+  <si>
+    <t>+420 311 444 874</t>
+  </si>
+  <si>
+    <t>https://www.eubenesov.cz/</t>
+  </si>
+  <si>
+    <t>2107065874 / 2700</t>
+  </si>
+  <si>
+    <t>Kiselová</t>
+  </si>
+  <si>
+    <t>Simona</t>
+  </si>
+  <si>
+    <t>Karviná</t>
+  </si>
+  <si>
+    <t>Na Bělidle 801/4</t>
+  </si>
+  <si>
+    <t>733 01</t>
+  </si>
+  <si>
+    <t>Karviná-Fryštát</t>
+  </si>
+  <si>
+    <t>v3t6rv4</t>
+  </si>
+  <si>
+    <t>info@exekucekarvina.cz</t>
+  </si>
+  <si>
+    <t>+420 596 312 846</t>
+  </si>
+  <si>
+    <t>https://www.exekucekarvina.cz</t>
+  </si>
+  <si>
+    <t>249527334/0300</t>
+  </si>
+  <si>
+    <t>Bursa</t>
+  </si>
+  <si>
+    <t>Mladá Boleslav</t>
+  </si>
+  <si>
+    <t>Palackého 267</t>
+  </si>
+  <si>
+    <t>293 01</t>
+  </si>
+  <si>
+    <t>yiu6rt7</t>
+  </si>
+  <si>
+    <t>podatelna@exekutormb.cz</t>
+  </si>
+  <si>
+    <t>+420 725 838 891</t>
+  </si>
+  <si>
+    <t>http://www.exekutormb.cz/</t>
+  </si>
+  <si>
+    <t>1427980022/2700</t>
+  </si>
+  <si>
+    <t>Horák</t>
+  </si>
+  <si>
+    <t>Bílkova 960</t>
+  </si>
+  <si>
+    <t>390 02</t>
+  </si>
+  <si>
+    <t>dbsbyp3</t>
+  </si>
+  <si>
+    <t>podatelna@exekutorhorak.cz</t>
+  </si>
+  <si>
+    <t>+420 605 814 285</t>
+  </si>
+  <si>
+    <t>https://www.exekutorhorak.cz/</t>
+  </si>
+  <si>
+    <t>251883506/0300</t>
+  </si>
+  <si>
+    <t>Šnaider</t>
+  </si>
+  <si>
+    <t>Dušan</t>
+  </si>
+  <si>
+    <t>Praha - západ</t>
+  </si>
+  <si>
+    <t>m74c9a7</t>
+  </si>
+  <si>
+    <t>e-podatelna@eupz.eu</t>
+  </si>
+  <si>
+    <t>+420 277 002 185</t>
+  </si>
+  <si>
+    <t>https://www.eupz.eu/</t>
+  </si>
+  <si>
+    <t>1011749791/5500</t>
+  </si>
+  <si>
+    <t>Lavička</t>
+  </si>
+  <si>
+    <t>Josef</t>
+  </si>
+  <si>
+    <t>9bvjcfq</t>
+  </si>
+  <si>
+    <t>podatelna@execheb.cz</t>
+  </si>
+  <si>
+    <t>+420 354 415 211</t>
+  </si>
+  <si>
+    <t>01051857</t>
+  </si>
+  <si>
+    <t>https://execheb.cz/</t>
+  </si>
+  <si>
+    <t>5023015101/5500</t>
+  </si>
+  <si>
+    <t>Jenerál</t>
+  </si>
+  <si>
+    <t>Marek</t>
+  </si>
+  <si>
+    <t>Zlín</t>
+  </si>
+  <si>
+    <t>Krátká 4447</t>
+  </si>
+  <si>
+    <t>760 01</t>
+  </si>
+  <si>
+    <t>4e5pk2q</t>
+  </si>
+  <si>
+    <t>podatelna@euzl.cz</t>
+  </si>
+  <si>
+    <t>+420 577 001 640</t>
+  </si>
+  <si>
+    <t>EN,DE,SK</t>
+  </si>
+  <si>
+    <t>https://www.euzl.cz/</t>
+  </si>
+  <si>
+    <t>2108578313 / 2700</t>
+  </si>
+  <si>
+    <t>Janečka</t>
+  </si>
+  <si>
+    <t>Plzeň - jih</t>
+  </si>
+  <si>
+    <t>V Bezovce 1896/6</t>
+  </si>
+  <si>
+    <t>Plzeň-jih</t>
+  </si>
+  <si>
+    <t>greppib</t>
+  </si>
+  <si>
+    <t>podatelna@eu178.cz</t>
+  </si>
+  <si>
+    <t>+420 377 422 737</t>
+  </si>
+  <si>
+    <t>http://www.eu178.cz/</t>
+  </si>
+  <si>
+    <t>107-4737730217/0100</t>
+  </si>
+  <si>
+    <t>Ráček</t>
+  </si>
+  <si>
+    <t>Žďár nad Sázavou</t>
+  </si>
+  <si>
+    <t>Kpt. Jaroše 256</t>
+  </si>
+  <si>
+    <t>595 01</t>
+  </si>
+  <si>
+    <t>Velká Bíteš</t>
+  </si>
+  <si>
+    <t>q6tpk4r</t>
+  </si>
+  <si>
+    <t>podatelna@exekutorracek.cz</t>
+  </si>
+  <si>
+    <t>+420 564 565 042</t>
+  </si>
+  <si>
+    <t>http://www.exekutorracek.cz/</t>
+  </si>
+  <si>
+    <t>257153061/0300</t>
+  </si>
+  <si>
+    <t>Grosamová</t>
+  </si>
+  <si>
+    <t>Evropská 2588/33A</t>
+  </si>
+  <si>
+    <t>kxcqtwv</t>
+  </si>
+  <si>
+    <t>info@exekutorsky-urad.cz</t>
+  </si>
+  <si>
+    <t>+420 235 300 563</t>
+  </si>
+  <si>
+    <t>01385437</t>
+  </si>
+  <si>
+    <t>https://www.exekutorsky-urad.cz/</t>
+  </si>
+  <si>
+    <t>4602590237/0100</t>
+  </si>
+  <si>
+    <t>Kalistová</t>
+  </si>
+  <si>
+    <t>Vilímovská 671/10</t>
+  </si>
+  <si>
+    <t>3g8v2kk</t>
+  </si>
+  <si>
+    <t>info@exekutorka.cz</t>
+  </si>
+  <si>
+    <t>+420 212 249 338</t>
+  </si>
+  <si>
+    <t>01791249</t>
+  </si>
+  <si>
+    <t>EN,DE,BG</t>
+  </si>
+  <si>
+    <t>https://www.exekutorka.cz/</t>
+  </si>
+  <si>
+    <t>3316956379/0800</t>
+  </si>
+  <si>
+    <t>Havlová</t>
+  </si>
+  <si>
+    <t>Martina</t>
+  </si>
+  <si>
+    <t>Českomoravská 18/142</t>
+  </si>
+  <si>
+    <t>vu3v2m4</t>
+  </si>
+  <si>
+    <t>podatelna@eupraha10.cz</t>
+  </si>
+  <si>
+    <t>+420 601 301 097</t>
+  </si>
+  <si>
+    <t>01791354</t>
+  </si>
+  <si>
+    <t>http://www.eupraha10.cz</t>
+  </si>
+  <si>
+    <t>1475426042/2700, 1475426069/2700 (dražby)</t>
+  </si>
+  <si>
+    <t>Beranových 130</t>
+  </si>
+  <si>
+    <t>199 00</t>
+  </si>
+  <si>
+    <t>Praha 9 - Letňany</t>
+  </si>
+  <si>
+    <t>hhwv2xp</t>
+  </si>
+  <si>
+    <t>e-podatelna@eupraha9.cz</t>
+  </si>
+  <si>
+    <t>http://www.eupraha9.cz/</t>
+  </si>
+  <si>
+    <t>107-5106440277/0100, 107-6599420227/0100 (pro dražby)</t>
+  </si>
+  <si>
+    <t>Šůstek</t>
+  </si>
+  <si>
+    <t>Svatopluk</t>
+  </si>
+  <si>
+    <t>Pavelčákova 441/14</t>
+  </si>
+  <si>
+    <t>pyz4snu</t>
+  </si>
+  <si>
+    <t>podatelna@exekuceolomouc.cz</t>
+  </si>
+  <si>
+    <t>+420 730 895 831</t>
+  </si>
+  <si>
+    <t>02348195</t>
+  </si>
+  <si>
+    <t>https://www.exekuceolomouc.cz/</t>
+  </si>
+  <si>
+    <t>377948133/0300</t>
+  </si>
+  <si>
+    <t>Mohyla</t>
+  </si>
+  <si>
+    <t>René</t>
+  </si>
+  <si>
+    <t>Přerov</t>
+  </si>
+  <si>
+    <t>Dr. Skaláka 1450/13</t>
+  </si>
+  <si>
+    <t>750 02</t>
+  </si>
+  <si>
+    <t>iv59nqr</t>
+  </si>
+  <si>
+    <t>urad@eumohyla.cz</t>
+  </si>
+  <si>
+    <t>+420 730 897 919</t>
+  </si>
+  <si>
+    <t>http://www.eumohyla.cz/</t>
+  </si>
+  <si>
+    <t>263163557/0300</t>
+  </si>
+  <si>
+    <t>Roubal</t>
+  </si>
+  <si>
+    <t>Jindřichův Hradec</t>
+  </si>
+  <si>
+    <t>Jarošovská 48</t>
+  </si>
+  <si>
+    <t>377 01</t>
+  </si>
+  <si>
+    <t>rwt5i77</t>
+  </si>
+  <si>
+    <t>podatelna@eujh.cz</t>
+  </si>
+  <si>
+    <t>+420 384 390 659</t>
+  </si>
+  <si>
+    <t>02358972</t>
+  </si>
+  <si>
+    <t>http://www.eujh.cz/</t>
+  </si>
+  <si>
+    <t>3448261309/0800</t>
+  </si>
+  <si>
+    <t>JUDr. PhDr.</t>
+  </si>
+  <si>
+    <t>Leskovjan</t>
+  </si>
+  <si>
+    <t>Školská 38</t>
+  </si>
+  <si>
+    <t>110 00</t>
+  </si>
+  <si>
+    <t>mupep9r</t>
+  </si>
+  <si>
+    <t>urad@eupraha4.cz</t>
+  </si>
+  <si>
+    <t>+420 277 277 920</t>
+  </si>
+  <si>
+    <t>EN,SK,RU,IT</t>
+  </si>
+  <si>
+    <t>https://www.eupraha4.cz/</t>
+  </si>
+  <si>
+    <t>304501496/0300, 304526140/0300, 2108730194/2700</t>
+  </si>
+  <si>
+    <t>Mgr. et Mgr.</t>
+  </si>
+  <si>
+    <t>Kozlová</t>
+  </si>
+  <si>
+    <t>nám. T. G. Masaryka 345/9</t>
+  </si>
+  <si>
+    <t>25iev27</t>
+  </si>
+  <si>
+    <t>info@eupj.cz</t>
+  </si>
+  <si>
+    <t>+420 377 331 120</t>
+  </si>
+  <si>
+    <t>02709694</t>
+  </si>
+  <si>
+    <t>DE</t>
+  </si>
+  <si>
+    <t>https://www.eupj.cz/</t>
+  </si>
+  <si>
+    <t>3549216339/0800</t>
+  </si>
+  <si>
+    <t>Beneš</t>
+  </si>
+  <si>
+    <t>Liborova 405/14</t>
+  </si>
+  <si>
+    <t>169 00</t>
+  </si>
+  <si>
+    <t>xtahwnq</t>
+  </si>
+  <si>
+    <t>epodatelna@euprahazapad.cz</t>
+  </si>
+  <si>
+    <t>+420 277 278 800</t>
+  </si>
+  <si>
+    <t>02952530</t>
+  </si>
+  <si>
+    <t>https://www.euprahazapad.cz/</t>
+  </si>
+  <si>
+    <t>2110122833/2700</t>
+  </si>
+  <si>
+    <t>Jakubovská</t>
+  </si>
+  <si>
+    <t>Veronika</t>
+  </si>
+  <si>
+    <t>Kutná Hora</t>
+  </si>
+  <si>
+    <t>Česká 325/41</t>
+  </si>
+  <si>
+    <t>284 01</t>
+  </si>
+  <si>
+    <t>am3hpeq</t>
+  </si>
+  <si>
+    <t>podatelna@exekutorkh.cz</t>
+  </si>
+  <si>
+    <t>+420 327 516 790</t>
+  </si>
+  <si>
+    <t>01877569</t>
+  </si>
+  <si>
+    <t>EN,DE,SK,FR,PL</t>
+  </si>
+  <si>
+    <t>https://www.exekutorkh.cz</t>
+  </si>
+  <si>
+    <t>2109386962/2700</t>
+  </si>
+  <si>
+    <t>Koutníková</t>
+  </si>
+  <si>
+    <t>Jezuitské nám. 156/2</t>
+  </si>
+  <si>
+    <t>c8hhnjq</t>
+  </si>
+  <si>
+    <t>info@soudniexekutorka.cz</t>
+  </si>
+  <si>
+    <t>+420 511 444 440</t>
+  </si>
+  <si>
+    <t>02975122</t>
+  </si>
+  <si>
+    <t>EN,DE,IT</t>
+  </si>
+  <si>
+    <t>https://www.soudniexekutorka.cz</t>
+  </si>
+  <si>
+    <t>107-7468630237/0100</t>
+  </si>
+  <si>
+    <t>Brychta</t>
+  </si>
+  <si>
+    <t>Bohumil</t>
+  </si>
+  <si>
+    <t>Rychnov n. Kněžnou</t>
+  </si>
+  <si>
+    <t>Nádražní 486</t>
+  </si>
+  <si>
+    <t>517 21</t>
+  </si>
+  <si>
+    <t>Týniště nad Orlicí</t>
+  </si>
+  <si>
+    <t>arekta3</t>
+  </si>
+  <si>
+    <t>info@exekuce.hk</t>
+  </si>
+  <si>
+    <t>+420 702 807 000</t>
+  </si>
+  <si>
+    <t>http://www.exekuce.hk/</t>
+  </si>
+  <si>
+    <t>300935780/0300</t>
+  </si>
+  <si>
+    <t>Voborník</t>
+  </si>
+  <si>
+    <t>Pardubice</t>
+  </si>
+  <si>
+    <t>9. května 215</t>
+  </si>
+  <si>
+    <t>533 72</t>
+  </si>
+  <si>
+    <t>Moravany</t>
+  </si>
+  <si>
+    <t>tb3negn</t>
+  </si>
+  <si>
+    <t>podatelna@exek.cz</t>
+  </si>
+  <si>
+    <t>+420 498 100 980</t>
+  </si>
+  <si>
+    <t>https://www.exek.org/</t>
+  </si>
+  <si>
+    <t>215517517/0600, 215517648/0600 (pouze dražby)</t>
+  </si>
+  <si>
+    <t>Valenta</t>
+  </si>
+  <si>
+    <t>Hlušovická 254/58</t>
+  </si>
+  <si>
+    <t>xkwnbg8</t>
+  </si>
+  <si>
+    <t>podatelna@exekuce.org</t>
+  </si>
+  <si>
+    <t>+420 588 002 521</t>
+  </si>
+  <si>
+    <t>03323773</t>
+  </si>
+  <si>
+    <t>https://www.exekuce.org/</t>
+  </si>
+  <si>
+    <t>304516284/0300</t>
+  </si>
+  <si>
+    <t>Havlice</t>
+  </si>
+  <si>
+    <t>Alan</t>
+  </si>
+  <si>
+    <t>Jeseník</t>
+  </si>
+  <si>
+    <t>dočasná náhradní adresa (viz poznámka níže)</t>
+  </si>
+  <si>
+    <t>790 01</t>
+  </si>
+  <si>
+    <t>pc9n3t6</t>
+  </si>
+  <si>
+    <t>info@exekutor-jesenik.cz</t>
+  </si>
+  <si>
+    <t>+420 584 411 112</t>
+  </si>
+  <si>
+    <t>03372537</t>
+  </si>
+  <si>
+    <t>https://www.exekutor-jesenik.cz</t>
+  </si>
+  <si>
+    <t>257296011/0300, 257806165/0300, 267043536/0300, 257297911/0300 (pouze dražby)</t>
+  </si>
+  <si>
+    <t>Schafferová</t>
+  </si>
+  <si>
+    <t>Jaroslava</t>
+  </si>
+  <si>
+    <t>Křenová 131/35</t>
+  </si>
+  <si>
+    <t>n67547u</t>
+  </si>
+  <si>
+    <t>urad@exekutorbrnovenkov.cz</t>
+  </si>
+  <si>
+    <t>+420 516 415 340</t>
+  </si>
+  <si>
+    <t>04152140</t>
+  </si>
+  <si>
+    <t>https://www.exekutorbrnovenkov.cz/</t>
+  </si>
+  <si>
+    <t>173713527/0300 (exekuce zahájené do 30.6.2015), 270755876/0300 (exekuce zahájené od 1.7.2015)</t>
+  </si>
+  <si>
+    <t>Skácel</t>
+  </si>
+  <si>
+    <t>Vsetín</t>
+  </si>
+  <si>
+    <t>Náměstí 85/18</t>
+  </si>
+  <si>
+    <t>757 01</t>
+  </si>
+  <si>
+    <t>Valašské Meziříčí</t>
+  </si>
+  <si>
+    <t>psu5qxs</t>
+  </si>
+  <si>
+    <t>info@exekutor-skacel.cz</t>
+  </si>
+  <si>
+    <t>+420 575 570 826</t>
+  </si>
+  <si>
+    <t>04204891</t>
+  </si>
+  <si>
+    <t>https://www.exekutor-skacel.cz/</t>
+  </si>
+  <si>
+    <t>2111909291/2700</t>
+  </si>
+  <si>
+    <t>Březinová</t>
+  </si>
+  <si>
+    <t>Blanka</t>
+  </si>
+  <si>
+    <t>Bruntál</t>
+  </si>
+  <si>
+    <t>nám. Míru 66/5</t>
+  </si>
+  <si>
+    <t>792 01</t>
+  </si>
+  <si>
+    <t>ycka7jp</t>
+  </si>
+  <si>
+    <t>podatelna@exekutor-bruntal.cz</t>
+  </si>
+  <si>
+    <t>+420 591 142 500</t>
+  </si>
+  <si>
+    <t>04512961</t>
+  </si>
+  <si>
+    <t>http://www.exekutor-bruntal.cz</t>
+  </si>
+  <si>
+    <t>257305731/0300 (řízení zahájena do konce 2014), 272529442/0300 (řízení zahájena od 2015), 272529629/0300 (pouze dražby)</t>
+  </si>
+  <si>
+    <t>Struminský</t>
+  </si>
+  <si>
+    <t>Komorní 583/4</t>
+  </si>
+  <si>
+    <t>737 01</t>
+  </si>
+  <si>
+    <t>Český Těšín</t>
+  </si>
+  <si>
+    <t>5cqcu6e</t>
+  </si>
+  <si>
+    <t>info@exekutor-struminsky.cz</t>
+  </si>
+  <si>
+    <t>+420 739 684 158</t>
+  </si>
+  <si>
+    <t>04517121</t>
+  </si>
+  <si>
+    <t>https://www.exekutor-struminsky.cz/</t>
+  </si>
+  <si>
+    <t>107-8037170237/0100</t>
+  </si>
+  <si>
+    <t>Štika</t>
+  </si>
+  <si>
+    <t>Velké náměstí 162/5</t>
+  </si>
+  <si>
+    <t>zdjsfgi</t>
+  </si>
+  <si>
+    <t>e-podatelna@exekutorstika.com</t>
+  </si>
+  <si>
+    <t>+420 604 264 105</t>
+  </si>
+  <si>
+    <t>04906241</t>
+  </si>
+  <si>
+    <t>EN,SK,RU,NL</t>
+  </si>
+  <si>
+    <t>https://www.exekutorstika.com/</t>
+  </si>
+  <si>
+    <t>257112921/0300</t>
+  </si>
+  <si>
+    <t>Jícha</t>
+  </si>
+  <si>
+    <t>Lukáš</t>
+  </si>
+  <si>
+    <t>Komenského 38</t>
+  </si>
+  <si>
+    <t>750 00</t>
+  </si>
+  <si>
+    <t>82csaxd</t>
+  </si>
+  <si>
+    <t>e-podatelna@eujicha.cz</t>
+  </si>
+  <si>
+    <t>+420 588 003 999</t>
+  </si>
+  <si>
+    <t>04886674</t>
+  </si>
+  <si>
+    <t>https://eujicha.cz/</t>
+  </si>
+  <si>
+    <t>175236496/0300, 244793959/0300 (pouze dražební jistoty)</t>
+  </si>
+  <si>
+    <t>Preus</t>
+  </si>
+  <si>
+    <t>Kodaňská 1441/46</t>
+  </si>
+  <si>
+    <t>101 00</t>
+  </si>
+  <si>
+    <t>wr2y6rr</t>
+  </si>
+  <si>
+    <t>eupraha8@eupraha8.cz</t>
+  </si>
+  <si>
+    <t>+420 224 262 828</t>
+  </si>
+  <si>
+    <t>03121216</t>
+  </si>
+  <si>
+    <t>http://www.eupraha8.cz/</t>
+  </si>
+  <si>
+    <t>2113340545/2700</t>
+  </si>
+  <si>
+    <t>Bolom</t>
+  </si>
+  <si>
+    <t>Dobrovského 1</t>
+  </si>
+  <si>
+    <t>syazx4k</t>
+  </si>
+  <si>
+    <t>podatelna@exekutornj.cz</t>
+  </si>
+  <si>
+    <t>+420 774 757 938</t>
+  </si>
+  <si>
+    <t>05276128</t>
+  </si>
+  <si>
+    <t>https://www.exekutornj.cz/</t>
+  </si>
+  <si>
+    <t>276109058/0300</t>
+  </si>
+  <si>
+    <t>Škarpa</t>
+  </si>
+  <si>
+    <t>Šátalská 469/1</t>
+  </si>
+  <si>
+    <t>142 00</t>
+  </si>
+  <si>
+    <t>m3s2fc2</t>
+  </si>
+  <si>
+    <t>podatelna@eupraha.cz</t>
+  </si>
+  <si>
+    <t>+420 241 434 045</t>
+  </si>
+  <si>
+    <t>05333661</t>
+  </si>
+  <si>
+    <t>https://www.eupraha.cz/</t>
+  </si>
+  <si>
+    <t>4356369309/0800</t>
+  </si>
+  <si>
+    <t>Jarková</t>
+  </si>
+  <si>
+    <t>2. května 2384</t>
+  </si>
+  <si>
+    <t>xcz8zvx</t>
+  </si>
+  <si>
+    <t>podatelna@euzlin.cz</t>
+  </si>
+  <si>
+    <t>+420 727 881 101</t>
+  </si>
+  <si>
+    <t>05594936</t>
+  </si>
+  <si>
+    <t>https://euzlin.cz/</t>
+  </si>
+  <si>
+    <t>7004500151/5500</t>
+  </si>
+  <si>
+    <t>Slavíček</t>
+  </si>
+  <si>
+    <t>Louny</t>
+  </si>
+  <si>
+    <t>Pražská 83</t>
+  </si>
+  <si>
+    <t>440 01</t>
+  </si>
+  <si>
+    <t>k7tgtxc</t>
+  </si>
+  <si>
+    <t>info@eulouny.cz</t>
+  </si>
+  <si>
+    <t>+420 734 112 254</t>
+  </si>
+  <si>
+    <t>05964555</t>
+  </si>
+  <si>
+    <t>http://www.eulouny.cz</t>
+  </si>
+  <si>
+    <t>2114419255/2700</t>
+  </si>
+  <si>
+    <t>Popková</t>
+  </si>
+  <si>
+    <t>Magdaléna</t>
+  </si>
+  <si>
+    <t>Truhlářská 515/2a</t>
+  </si>
+  <si>
+    <t>b5agg67</t>
+  </si>
+  <si>
+    <t>mail@exekuce-liberec.cz</t>
+  </si>
+  <si>
+    <t>+420 775 034 415</t>
+  </si>
+  <si>
+    <t>0556844</t>
+  </si>
+  <si>
+    <t>https://exekuce-liberec.cz</t>
+  </si>
+  <si>
+    <t>9515422/0800, 9515502/0800 (pouze dražby)</t>
+  </si>
+  <si>
+    <t>Jeřelová</t>
+  </si>
+  <si>
+    <t>Blansko</t>
+  </si>
+  <si>
+    <t>Masarykova 12</t>
+  </si>
+  <si>
+    <t>678 01</t>
+  </si>
+  <si>
+    <t>w45ij7i</t>
+  </si>
+  <si>
+    <t>podatelna@exekuceblansko.cz</t>
+  </si>
+  <si>
+    <t>06088953</t>
+  </si>
+  <si>
+    <t>http://www.exekuceblansko.cz/</t>
+  </si>
+  <si>
+    <t>4852097349/0800</t>
+  </si>
+  <si>
+    <t>Pelikán</t>
+  </si>
+  <si>
+    <t>Javorová 201</t>
+  </si>
+  <si>
+    <t>530 09</t>
+  </si>
+  <si>
+    <t>exjmm9i</t>
+  </si>
+  <si>
+    <t>podatelna@exekuce-pardubice.cz</t>
+  </si>
+  <si>
+    <t>+420 606 050 465</t>
+  </si>
+  <si>
+    <t>https://eupce.cz/</t>
+  </si>
+  <si>
+    <t>3237698359/0800</t>
+  </si>
+  <si>
+    <t>Smola</t>
+  </si>
+  <si>
+    <t>Erik</t>
+  </si>
+  <si>
+    <t>Strakonice</t>
+  </si>
+  <si>
+    <t>Plánkova 600</t>
+  </si>
+  <si>
+    <t>386 01</t>
+  </si>
+  <si>
+    <t>eqgnnut</t>
+  </si>
+  <si>
+    <t>info@exe-strakonice.cz</t>
+  </si>
+  <si>
+    <t>+420  608 887 350</t>
+  </si>
+  <si>
+    <t>06304672</t>
+  </si>
+  <si>
+    <t>https://exe-strakonice.cz</t>
+  </si>
+  <si>
+    <t>2114776041/2700</t>
+  </si>
+  <si>
+    <t>Škorpil</t>
+  </si>
+  <si>
+    <t>Biskupská 129/1</t>
+  </si>
+  <si>
+    <t>hvknnv7</t>
+  </si>
+  <si>
+    <t>podatelna@euceb.cz</t>
+  </si>
+  <si>
+    <t>+420 608 096 010</t>
+  </si>
+  <si>
+    <t>http://www.euceb.cz/</t>
+  </si>
+  <si>
+    <t>1387279273/2700</t>
+  </si>
+  <si>
+    <t>Dusílková Ochmannová</t>
+  </si>
+  <si>
+    <t>Marie Cibulkové 356/34</t>
+  </si>
+  <si>
+    <t>140 00</t>
+  </si>
+  <si>
+    <t>p9avfdc</t>
+  </si>
+  <si>
+    <t>podatelna@exekutor-praha2.cz</t>
+  </si>
+  <si>
+    <t>+420 601 106 611</t>
+  </si>
+  <si>
+    <t>06611354</t>
+  </si>
+  <si>
+    <t>https://www.exekutor-praha2.cz/</t>
+  </si>
+  <si>
+    <t>1018367032/2700</t>
+  </si>
+  <si>
+    <t>Český Krumlov</t>
+  </si>
+  <si>
+    <t>Tovární 197</t>
+  </si>
+  <si>
+    <t>381 01</t>
+  </si>
+  <si>
+    <t>y5kwpyg</t>
+  </si>
+  <si>
+    <t>epodatelna@vasexekutor.cz</t>
+  </si>
+  <si>
+    <t>+420 387 201 481</t>
+  </si>
+  <si>
+    <t>06675654</t>
+  </si>
+  <si>
+    <t>https://www.vasexekutor.cz/</t>
+  </si>
+  <si>
+    <t>5002016500/5500</t>
+  </si>
+  <si>
+    <t>Vrána</t>
+  </si>
+  <si>
+    <t>Karlovo náměstí 319/3</t>
+  </si>
+  <si>
+    <t>tnpv7be</t>
+  </si>
+  <si>
+    <t>epodatelna@exekutorvrana.cz</t>
+  </si>
+  <si>
+    <t>+420 277 278 810</t>
+  </si>
+  <si>
+    <t>https://www.exekutorvrana.cz</t>
+  </si>
+  <si>
+    <t>6862532016/2700</t>
+  </si>
+  <si>
+    <t>Effenberger</t>
+  </si>
+  <si>
+    <t>Jakub</t>
+  </si>
+  <si>
+    <t>Kolín</t>
+  </si>
+  <si>
+    <t>Pražská 1055</t>
+  </si>
+  <si>
+    <t>280 02</t>
+  </si>
+  <si>
+    <t>iwz992j</t>
+  </si>
+  <si>
+    <t>epodatelna@kolin-exekutor.cz</t>
+  </si>
+  <si>
+    <t>+420 777 798 905</t>
+  </si>
+  <si>
+    <t>02114062</t>
+  </si>
+  <si>
+    <t>https://www.kolin-exekutor.cz/</t>
+  </si>
+  <si>
+    <t>5220013762/5500</t>
+  </si>
+  <si>
+    <t>Suchánek</t>
+  </si>
+  <si>
+    <t>Michal</t>
+  </si>
+  <si>
+    <t>Pod Pekárnami 245/10</t>
+  </si>
+  <si>
+    <t>g2crz9v</t>
+  </si>
+  <si>
+    <t>e-podatelna@exekucepraha.cz</t>
+  </si>
+  <si>
+    <t>+ 420 603 142 152</t>
+  </si>
+  <si>
+    <t>07595182</t>
+  </si>
+  <si>
+    <t>https://www.exekucepraha.cz/</t>
+  </si>
+  <si>
+    <t>1251007551/5500</t>
+  </si>
+  <si>
+    <t>Tintěra</t>
+  </si>
+  <si>
+    <t>Rakovník</t>
+  </si>
+  <si>
+    <t>Husovo nám. 22</t>
+  </si>
+  <si>
+    <t>269 01</t>
+  </si>
+  <si>
+    <t>2cgurcg</t>
+  </si>
+  <si>
+    <t>podatelna@eurakovnik.cz</t>
+  </si>
+  <si>
+    <t>+420 313 251 251</t>
+  </si>
+  <si>
+    <t>https://www.eurakovnik.cz/</t>
+  </si>
+  <si>
+    <t>287201298/0300, 287201589/0300 (pouze dražby)</t>
+  </si>
+  <si>
+    <t>Slušná</t>
+  </si>
+  <si>
+    <t>69vgj7c</t>
+  </si>
+  <si>
+    <t>podatelna@slusna-exekuce.cz</t>
+  </si>
+  <si>
+    <t>+420 245 501 456</t>
+  </si>
+  <si>
+    <t>02700107</t>
+  </si>
+  <si>
+    <t>https://slusna-exekuce.cz/</t>
+  </si>
+  <si>
+    <t>6880771029/2700, 86-4761290207/0100 (pouze exekuce převzaté po JUDr. Komárkovi)</t>
+  </si>
+  <si>
+    <t>Říhová</t>
+  </si>
+  <si>
+    <t>Andrea</t>
+  </si>
+  <si>
+    <t>LL.M., MBA</t>
+  </si>
+  <si>
+    <t>28. října 1228</t>
+  </si>
+  <si>
+    <t>273 09</t>
+  </si>
+  <si>
+    <t>Kladno - Švermov</t>
+  </si>
+  <si>
+    <t>p48kf9i</t>
+  </si>
+  <si>
+    <t>sekretariat@exekutorkladno.cz</t>
+  </si>
+  <si>
+    <t>+420 605 883 955</t>
+  </si>
+  <si>
+    <t>08721548</t>
+  </si>
+  <si>
+    <t>https://www.exekutorkladno.cz/</t>
+  </si>
+  <si>
+    <t>291556059/0300, 51-5329530237/0100</t>
+  </si>
+  <si>
+    <t>Nevěřilová</t>
+  </si>
+  <si>
+    <t>K. H. Máchy 2</t>
+  </si>
+  <si>
+    <t>787 01</t>
+  </si>
+  <si>
+    <t>s744ztn</t>
+  </si>
+  <si>
+    <t>podatelna@exekutor-sumperk.cz</t>
+  </si>
+  <si>
+    <t>+420 583 301 455</t>
+  </si>
+  <si>
+    <t>09042792</t>
+  </si>
+  <si>
+    <t>http://www.exekutor-sumperk.cz/</t>
+  </si>
+  <si>
+    <t>198000355/0300</t>
+  </si>
+  <si>
+    <t>Hloch</t>
+  </si>
+  <si>
+    <t>Bukovanského 1329/33</t>
+  </si>
+  <si>
+    <t>710 00</t>
+  </si>
+  <si>
+    <t>Ostrava - Slezská Ostrava</t>
+  </si>
+  <si>
+    <t>y2tsb5r</t>
+  </si>
+  <si>
+    <t>info@exekutorhloch.cz</t>
+  </si>
+  <si>
+    <t>+420 737 223 314</t>
+  </si>
+  <si>
+    <t>09679669</t>
+  </si>
+  <si>
+    <t>https://www.exekutorhloch.cz/</t>
+  </si>
+  <si>
+    <t>304557414/0300</t>
+  </si>
+  <si>
+    <t>Kubena</t>
+  </si>
+  <si>
+    <t>Cejl 40/107</t>
+  </si>
+  <si>
+    <t>mc32jwx</t>
+  </si>
+  <si>
+    <t>info@exekutorkubena.cz</t>
+  </si>
+  <si>
+    <t>+ 420 605 495 881</t>
+  </si>
+  <si>
+    <t>https://www.exekutorkubena.cz/</t>
+  </si>
+  <si>
+    <t>296715549/0300</t>
+  </si>
+  <si>
+    <t>Mgr. Bc.</t>
+  </si>
+  <si>
+    <t>Plášilová Kaufmanová</t>
+  </si>
+  <si>
+    <t>Hana</t>
+  </si>
+  <si>
+    <t>Jankovcova 1055/13</t>
+  </si>
+  <si>
+    <t>170 00</t>
+  </si>
+  <si>
+    <t>cswtkc2</t>
+  </si>
+  <si>
+    <t>podatelna@exekutor-plasilova.cz</t>
+  </si>
+  <si>
+    <t>+420 603 110 955</t>
+  </si>
+  <si>
+    <t>https://www.exekutor-plasilova.cz/</t>
+  </si>
+  <si>
+    <t>130208707/0300</t>
+  </si>
+  <si>
+    <t>Daněk</t>
+  </si>
+  <si>
+    <t>Ústí nad Orlicí</t>
+  </si>
+  <si>
+    <t>Vrbová 655</t>
+  </si>
+  <si>
+    <t>562 01</t>
+  </si>
+  <si>
+    <t>nih2m5k</t>
+  </si>
+  <si>
+    <t>podatelna@exekuceuno.cz</t>
+  </si>
+  <si>
+    <t>+420 739 977 373</t>
+  </si>
+  <si>
+    <t>https://www.exekuceuno.cz/</t>
+  </si>
+  <si>
+    <t>299019581/0300, 299019776/0300 (pouze dražby)</t>
+  </si>
+  <si>
+    <t>Porostlý</t>
+  </si>
+  <si>
+    <t>Stojanovo nám. 7/873</t>
+  </si>
+  <si>
+    <t>equis27</t>
+  </si>
+  <si>
+    <t>podatelna@exekucniurad.cz</t>
+  </si>
+  <si>
+    <t>+420 596 617 237</t>
+  </si>
+  <si>
+    <t>http://www.exekucniurad.cz/</t>
+  </si>
+  <si>
+    <t>505040761/0100</t>
+  </si>
+  <si>
+    <t>Šmídl</t>
+  </si>
+  <si>
+    <t>Bohunická 728/24a</t>
+  </si>
+  <si>
+    <t>619 00</t>
+  </si>
+  <si>
+    <t>icvvmgd</t>
+  </si>
+  <si>
+    <t>exekutor-brno@exekutor-brno.cz</t>
+  </si>
+  <si>
+    <t>+420 777 321 182</t>
+  </si>
+  <si>
+    <t>http://exekutor-brno.cz</t>
+  </si>
+  <si>
+    <t>1720644044/2700</t>
+  </si>
+  <si>
+    <t>Bartoš</t>
+  </si>
+  <si>
     <t>Krátký lán 138/8</t>
-  </si>
-[...1618 lines deleted...]
-    <t>Bartoš</t>
   </si>
   <si>
     <t>s62vipy</t>
   </si>
   <si>
     <t>podatelna@eupz.cz</t>
   </si>
   <si>
     <t>+420 226 521 092</t>
   </si>
   <si>
     <t>https://www.eupz.cz/</t>
   </si>
   <si>
     <t>1721801021/2700</t>
   </si>
   <si>
     <t>Vlášek</t>
   </si>
   <si>
     <t>Václav</t>
   </si>
   <si>
     <t>Písek</t>
   </si>
@@ -4451,51 +4454,51 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q999"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:A999"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="186.24" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
@@ -8298,65 +8301,67 @@
       <c r="Q77" t="s">
         <v>770</v>
       </c>
     </row>
     <row r="78" spans="1:17">
       <c r="A78" s="1">
         <v>167</v>
       </c>
       <c r="B78" t="s">
         <v>18</v>
       </c>
       <c r="C78" t="s">
         <v>771</v>
       </c>
       <c r="D78" t="s">
         <v>384</v>
       </c>
       <c r="E78"/>
       <c r="F78" t="s">
         <v>21</v>
       </c>
       <c r="G78" t="s">
         <v>772</v>
       </c>
       <c r="H78" t="s">
+        <v>327</v>
+      </c>
+      <c r="I78" t="s">
+        <v>328</v>
+      </c>
+      <c r="J78" t="s">
+        <v>329</v>
+      </c>
+      <c r="K78" t="s">
         <v>773</v>
       </c>
-      <c r="I78" t="s">
-[...5 lines deleted...]
-      <c r="K78" t="s">
+      <c r="L78" t="s">
         <v>774</v>
       </c>
-      <c r="L78" t="s">
+      <c r="M78" t="s">
         <v>775</v>
       </c>
-      <c r="M78"/>
       <c r="N78">
         <v>66216877</v>
       </c>
       <c r="O78"/>
       <c r="P78" t="s">
         <v>776</v>
       </c>
       <c r="Q78" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="79" spans="1:17">
       <c r="A79" s="1">
         <v>168</v>
       </c>
       <c r="B79" t="s">
         <v>56</v>
       </c>
       <c r="C79" t="s">
         <v>778</v>
       </c>
       <c r="D79" t="s">
         <v>489</v>
       </c>
       <c r="E79"/>
@@ -11213,272 +11218,272 @@
       <c r="Q136" t="s">
         <v>1312</v>
       </c>
     </row>
     <row r="137" spans="1:17">
       <c r="A137" s="1">
         <v>232</v>
       </c>
       <c r="B137" t="s">
         <v>56</v>
       </c>
       <c r="C137" t="s">
         <v>1313</v>
       </c>
       <c r="D137" t="s">
         <v>304</v>
       </c>
       <c r="E137"/>
       <c r="F137" t="s">
         <v>21</v>
       </c>
       <c r="G137" t="s">
         <v>836</v>
       </c>
       <c r="H137" t="s">
-        <v>773</v>
+        <v>1314</v>
       </c>
       <c r="I137" t="s">
         <v>141</v>
       </c>
       <c r="J137" t="s">
         <v>139</v>
       </c>
       <c r="K137" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="L137" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="M137" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="N137">
         <v>19362595</v>
       </c>
       <c r="O137"/>
       <c r="P137" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="Q137" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="138" spans="1:17">
       <c r="A138" s="1">
         <v>233</v>
       </c>
       <c r="B138" t="s">
         <v>56</v>
       </c>
       <c r="C138" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="D138" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="E138"/>
       <c r="F138" t="s">
         <v>21</v>
       </c>
       <c r="G138" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="H138" t="s">
+        <v>1323</v>
+      </c>
+      <c r="I138" t="s">
+        <v>1324</v>
+      </c>
+      <c r="J138" t="s">
         <v>1322</v>
       </c>
-      <c r="I138" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K138" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="L138" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="M138" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="N138">
         <v>22339906</v>
       </c>
       <c r="O138"/>
       <c r="P138" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="Q138" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="139" spans="1:17">
       <c r="A139" s="1">
         <v>234</v>
       </c>
       <c r="B139" t="s">
         <v>56</v>
       </c>
       <c r="C139" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="D139" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="E139"/>
       <c r="F139" t="s">
         <v>21</v>
       </c>
       <c r="G139" t="s">
         <v>519</v>
       </c>
       <c r="H139" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="I139" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="J139" t="s">
         <v>139</v>
       </c>
       <c r="K139" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="L139" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="M139" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="N139" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="O139"/>
       <c r="P139" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="Q139" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="140" spans="1:17">
       <c r="A140" s="1">
         <v>235</v>
       </c>
       <c r="B140" t="s">
         <v>56</v>
       </c>
       <c r="C140" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="D140" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="E140"/>
       <c r="F140" t="s">
         <v>21</v>
       </c>
       <c r="G140" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="H140" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="I140">
         <v>69105</v>
       </c>
       <c r="J140" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="K140" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="L140" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="M140" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="N140" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="O140"/>
       <c r="P140" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="Q140" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="141" spans="1:17">
       <c r="A141" s="1">
         <v>236</v>
       </c>
       <c r="B141" t="s">
         <v>56</v>
       </c>
       <c r="C141" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="D141" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="E141"/>
       <c r="F141" t="s">
         <v>21</v>
       </c>
       <c r="G141" t="s">
         <v>658</v>
       </c>
       <c r="H141" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="I141">
         <v>14000</v>
       </c>
       <c r="J141" t="s">
         <v>414</v>
       </c>
       <c r="K141" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="L141" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="M141" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="N141">
         <v>23939087</v>
       </c>
       <c r="O141"/>
       <c r="P141" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="Q141" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="142" spans="1:17">
       <c r="A142" s="1"/>
     </row>
     <row r="143" spans="1:17">
       <c r="A143" s="1"/>
     </row>
     <row r="144" spans="1:17">
       <c r="A144" s="1"/>
     </row>
     <row r="145" spans="1:17">
       <c r="A145" s="1"/>
     </row>
     <row r="146" spans="1:17">
       <c r="A146" s="1"/>
     </row>
     <row r="147" spans="1:17">
       <c r="A147" s="1"/>
     </row>
     <row r="148" spans="1:17">
       <c r="A148" s="1"/>
     </row>
     <row r="149" spans="1:17">
       <c r="A149" s="1"/>